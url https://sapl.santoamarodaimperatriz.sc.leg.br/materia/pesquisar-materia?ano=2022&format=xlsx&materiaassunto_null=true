--- v0 (2026-02-06)
+++ v1 (2026-05-28)
@@ -54,2107 +54,2107 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Gustavo José de Abreu</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/440/requerimento_01.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/440/requerimento_01.2022.pdf</t>
   </si>
   <si>
     <t>Informações acerca dos motivos pelos quais o pagamento de adicional de insalubridade somente está sendo realizado aos Auxiliares de Serviços Gerais que ganharam o benefício por meio das decisões judiciais proferidas pelos autos nº 0000522-90.2012.8.24.0057; 0001002-68.2012.8.24.0057; 0000545-36.2012.8.24.0057; 0000722-97.2012.8.24.0057; e 0000544-51.2012.8.24.0057.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Gustavo José de Abreu, Marcus Vinicius de Abreu Martins</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/441/requerimento_02.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/441/requerimento_02.2022.pdf</t>
   </si>
   <si>
     <t>Informações acerca das ações que estão sendo desenvolvidas, assim como as planejadas para o cumprimento da decisão proferida na ação judicial movida pelo 1ª Promotoria de Justiça da Comarca de Santo Amaro da Imperatriz do Ministério Público , a qual determina a interdição da atual sede provisória e a realocação dos alunos da Escola Básica Municipal Professora Lourdes Garcia.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Caterine Nogueira Mendes</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_03.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_03.2022.pdf</t>
   </si>
   <si>
     <t>Informações acerca do contrato que tem por objeto a demolição, limpeza, retirada e transporte da quadra da atual estrutura da Escola Básica _x000D_
 Municipal Professora Lourdes Garcia, bem como o estaqueamento e construção da nova escola e quadra coberta, incluindo fornecimento de _x000D_
 material (contrato nº 13/2020), conforme se seguem: _x000D_
 - Indicação de quem são os fiscais do contrato;_x000D_
 - Se houve a aplicação de multa decorrente do atraso da entrega e qual o valor;_x000D_
 - Se foi acionado o seguro obrigatório da obra para ressarcir os danos causados ao erário;_x000D_
 - Quantas medições já foram feitas e quanto do total do valor da obra o município já pagou.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_04.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_04.2022.pdf</t>
   </si>
   <si>
     <t>Informações acerca do cumprimento da Lei Federal n. 14.164/2021 que altera a Lei nº 9.394, de 20 de dezembro de 1996 (Lei de Diretrizes e Bases _x000D_
 da Educação Nacional), para incluir conteúdo sobre a prevenção da violência contra a mulher nos currículos da educação básica, e institui a Semana _x000D_
 Escolar de Combate à Violência contra a Mulher.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/545/requerimento_05.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/545/requerimento_05.2022.pdf</t>
   </si>
   <si>
     <t>Informações acerca dos funcionários ocupantes de cargos em comissão no Poder Executivo, de modo que seja especificado seus nomes, formação profissional, salário e cargo/setor ocupado._x000D_
 Solicita-se também a nominata das empresas cadastradas como Microempreendedor Individual (MEI) que prestam serviços de consultoria à Prefeitura Municipal.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Caterine Nogueira Mendes, Claudiomir Jose Machado, Gustavo José de Abreu, Marcus Vinicius de Abreu Martins, Rogério Martendal</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/546/requerimento_06.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/546/requerimento_06.2022.pdf</t>
   </si>
   <si>
     <t>Convoca o Secretário Municipal de Agricultura e Desenvolvimento Rural, Senhor Pedro César Machado, para que compareça ao Plenário desta Casa, no dia dez de março, às 19h, a fim de prestar esclarecimentos acerca dos trabalhos que estão sendo desenvolvidos pela pasta.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/543/requerimento_07.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/543/requerimento_07.2022.pdf</t>
   </si>
   <si>
     <t>Informações acerca de quais ruas serão pavimentadas por meio do convênio n. 912571/2021 realizado entre o Ministério do Desenvolvimento Regional e o Município de Santo Amaro da Imperatriz.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Claudiomir Jose Machado</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/547/requerimento_08.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/547/requerimento_08.2022.pdf</t>
   </si>
   <si>
     <t>Informações acerca da coleta seletiva de lixo referente aos anos 2020 e 2021, de modo a ser especificado os valores gastos com a coleta, transporte e destinação, assim como o total de material reciclado (indicadas as quantidades de papel, plástico, alumínio, cobre, ferro, vidro, orgânico e não reciclável).</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/548/requerimento_09.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/548/requerimento_09.2022.pdf</t>
   </si>
   <si>
     <t>Informações acerca de qual o órgão responsável pela fiscalização e cumprimento da Lei n. 2.781/2019, a qual dispõe sobre a obrigatoriedade das empresas concessionárias e permissionárias de serviço público de distribuição de energia elétrica, telecomunicações e outros serviços de realizarem o alinhamento e a retirada dos fios inutilizados nos postes e de notificarem as demais empresas que utilizam os postes como suporte de seus cabeamentos em vias públicas de Santo Amaro da Imperatriz, conforme o disposto no art. 8°, § 1°</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Marcus Vinicius de Abreu Martins</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/544/requerimento_10.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/544/requerimento_10.2022.pdf</t>
   </si>
   <si>
     <t>Retire e arquive o Projeto de Lei n. 16, de 10 de março de 2022, o qual dispõe sobre a flexibilização do uso de máscaras no âmbito do município de Santo Amaro da Imperatriz durante a pandemia de Covid-19.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/474/requerimento_11.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/474/requerimento_11.2022.pdf</t>
   </si>
   <si>
     <t>Informações acerca do contrato que tem por objeto a demolição, limpeza, retirada e transporte da quadra da atual estrutura da Escola Básica _x000D_
 Municipal Professora Lourdes Garcia, bem como o estaqueamento e construção da nova escola e quadra coberta, incluindo fornecimento de _x000D_
 material (Contrato nº 13/2020).</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/549/requerimento_12.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/549/requerimento_12.2022.pdf</t>
   </si>
   <si>
     <t>Relação de todos os projetos contratados pela prefeitura com a empresa MPB SANEAMENTO LIMITADA nos anos de 2021 e 2022, de modo a ser especificado os que já estejam finalizados e os em andamento, todos os valores pagos à empresa e os valores a pagar.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/550/requerimento_13.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/550/requerimento_13.2022.pdf</t>
   </si>
   <si>
     <t>Informações acerca da execução dos serviços de pavimentação, drenagem e sinalização viária da Servidão Leonardo Francisco Tavares.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Rosangela Passig Turnes</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/551/requerimento_14.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/551/requerimento_14.2022.pdf</t>
   </si>
   <si>
     <t>Convida o Chefe do Departamento de Vigilância Epidemiológica, Senhor André Gustavo de Andrade Fagundes, para que compareça ao Plenário desta Casa, no dia cinco de maio, às 19h, a fim de prestar esclarecimentos acerca da situação atual da dengue no município.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Caterine Nogueira Mendes, Claudiomir Jose Machado, Gerson Luiz Brandt, Gustavo José de Abreu, Laion Marcio da Silva, Marcus Vinicius de Abreu Martins, Nilto Lehmkuhl, Ricardo Passig Turnes, Rogério Martendal, Rosangela Passig Turnes, Wilson Alexandre Mello</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/552/requerimento_15.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/552/requerimento_15.2022.pdf</t>
   </si>
   <si>
     <t>Convoca o Secretário Municipal de Agricultura e Desenvolvimento Rural, Senhor Pedro César Machado, para que compareça ao Plenário desta Casa, no dia nove de junho, às 19h, a fim de prestar esclarecimentos acerca dos trabalhos que estão sendo desenvolvidos pela pasta.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Nilto Lehmkuhl</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/553/requerimento_16.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/553/requerimento_16.2022.pdf</t>
   </si>
   <si>
     <t>Informações acerca do que está compreendido no pagamento das tarifas de cemitério discriminada no Decreto Municipal n. 7.489/2021, de modo a esclarecer se os gastos com materiais e mão de obra estão inclusos, em virtude das diversas denúncias de supostas práticas ilícitas realizadas por funcionários do Cemitério Municipal.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/554/requerimento_17.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/554/requerimento_17.2022.pdf</t>
   </si>
   <si>
     <t>Informações acerca da lista de espera das pacientes que aguardam por cirurgias ginecológicas e por consultas da especialidade de mastologia.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/555/requerimento_18.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/555/requerimento_18.2022.pdf</t>
   </si>
   <si>
     <t>Cópia das notas fiscais referentes aos materiais utilizados nas Operações Tapa-Buracos realizadas nos anos 2021 e 2022 pela Prefeitura Municipal.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/556/requerimento_19.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/556/requerimento_19.2022.pdf</t>
   </si>
   <si>
     <t>Informações acerca do Centro de Atenção Psicossocial - CAPS.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/557/requerimento_20.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/557/requerimento_20.2022.pdf</t>
   </si>
   <si>
     <t>Informações a respeito da empresa contratada para realizar o serviço de vistoria do combate à dengue no Cemitério Municipal entre os dias 2 (dois) e 8 (oito) de maio.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/558/requerimento_21.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/558/requerimento_21.2022.pdf</t>
   </si>
   <si>
     <t>Informações a respeito de quando a Emenda Constitucional nº 120 de 05/05/2022, que garante um piso salarial nacional de dois salários mínimos (R$ 2.424,00 em 2022) aos agentes comunitários de saúde e de combate às endemias, irá ser implementada no município de Santo Amaro da Imperatriz.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/559/requerimento_22.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/559/requerimento_22.2022.pdf</t>
   </si>
   <si>
     <t>Informações acerca do Processo Seletivo n. 033/2021 - cargo de Agente Comunitário de Saúde.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/560/requerimento_23.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/560/requerimento_23.2022.pdf</t>
   </si>
   <si>
     <t>Informações acerca do andamento dos projetos e quais são os prazos para iniciar a licitação das seguintes obras:_x000D_
 • Quadra sintética de futebol, no bairro Caldas da Imperatriz;_x000D_
 • Praça de Lazer, no bairro São Francisco;_x000D_
 • Praça de Lazer, no bairro Vila Becker;_x000D_
 • Portal com indicativo da gruta, no bairro Nossa Senhora de Lourdes.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/561/requerimento_24.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/561/requerimento_24.2022.pdf</t>
   </si>
   <si>
     <t>Providências emergenciais no tocante à precariedade da Estrada Geral localizada na comunidade Bairro Pagará Grande I e II.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Caterine Nogueira Mendes, Claudiomir Jose Machado</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/562/requerimento_25.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/562/requerimento_25.2022.pdf</t>
   </si>
   <si>
     <t>Convoca o Secretário Municipal de Assistência Social, Senhor Antônio Carlos Borba, para que compareça ao Plenário desta Casa, no dia quatro de agosto, às 19h, a fim de prestar esclarecimentos acerca da atual situação do Programa Estadual de regularização Fundiária denominado REURB, no Município de Santo Amaro da Imperatriz.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/563/requerimento_26.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/563/requerimento_26.2022.pdf</t>
   </si>
   <si>
     <t>Informações acerca de como está sendo realizada a contratação dos profissionais que atuam no Centro Municipal de Práticas Integrativas e Complementares e no Serviço de Atendimento Móvel de Urgência - SAMU, de modo a ser especificado nomes, cargos e salários destes, assim como qual o edital de processo seletivo ou concurso público em que foram selecionados.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/564/requerimento_27.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/564/requerimento_27.2022.pdf</t>
   </si>
   <si>
     <t>Informações acerca dos Cargos de Fiscal de Vigilância Sanitária, Fiscal do Meio Ambiente, Fiscal de Tributos Municipais e Fiscal de Obras e Posturas.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/565/requerimento_28.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/565/requerimento_28.2022.pdf</t>
   </si>
   <si>
     <t>Esclarecimentos a respeito do desconto efetuado nas férias remuneradas dos professores ACTs no ano de 2021.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/566/requerimento_29.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/566/requerimento_29.2022.pdf</t>
   </si>
   <si>
     <t>Informações acerca da suspensão do transporte dos pacientes que praticam fisioterapia ofertada pelo município.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/567/requerimento_30.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/567/requerimento_30.2022.pdf</t>
   </si>
   <si>
     <t>Informações acerca da árvore da espécie Spathodea Campanulata.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Claudiomir Jose Machado, Gustavo José de Abreu</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/568/requerimento_31.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/568/requerimento_31.2022.pdf</t>
   </si>
   <si>
     <t>Informações acerca da disparidade nos descontos realizados nas remunerações dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias do município, após a aprovação da Lei Complementar Municipal nº 266, de 14 de julho de 2022, a qual fixou o piso salarial destes profissionais em R$ 2.424,00 (dois mil quatrocentos e vinte e quatro reais) mensais.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/569/requerimento_32.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/569/requerimento_32.2022.pdf</t>
   </si>
   <si>
     <t>Informações acerca do valor de arrecadação da Contribuição para Custeio do Serviço de Iluminação Pública - COSIP referente aos anos 2021 e 2022. _x000D_
 Requer-se também relatório dos projetos de melhoria da rede de iluminação pública realizados no município, indicando as ruas beneficiadas e a data de execução.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/570/requerimento_34.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/570/requerimento_34.2022.pdf</t>
   </si>
   <si>
     <t>Informações a respeito da lista de espera dos pacientes que aguardam por exames especializados (ressonância, ultrassom, tomografia, etc.) disponibilizados pela Secretaria Municipal de Saúde, de modo a ser especificado a quantidade destes em relação aos referidos procedimentos.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/571/requerimento_35.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/571/requerimento_35.2022.pdf</t>
   </si>
   <si>
     <t>Informações a respeito dos valores investidos nas obras realizadas no município de janeiro de 2021 até o presente momento, de modo a ser especificada as quantias referentes à contrapartida, assim como os valores despendidos a título das obras feitas somente com recursos próprios._x000D_
 Requer-se também a indicação da fonte dos recursos e as dotações orçamentárias utilizadas.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/572/requerimento_36.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/572/requerimento_36.2022.pdf</t>
   </si>
   <si>
     <t>Informações a respeito da paralisação das obras que já passaram pelo processo de licitação e que possuem os recursos disponíveis.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>MDIR - Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/422/projeto_de_resolucao_01.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/422/projeto_de_resolucao_01.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca do benefício de auxílio-alimentação concedido aos funcionários da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/424/projeto_de_resolucao_02.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/424/projeto_de_resolucao_02.2022.pdf</t>
   </si>
   <si>
     <t>Inclui Dispositivos à Resolução N. 08/1992, Que Dispõe Sobre o Regimento Interno da Câmara Municipal de Santo Amaro da Imperatriz.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/423/projeto_de_resolucao_03.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/423/projeto_de_resolucao_03.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transferência ao patrimônio do Poder Executivo de bem móvel pertencente à Câmara Municipal de Santo Amaro da Imperatriz e dá outras providências.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/450/projeto_de_resolucao_05.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/450/projeto_de_resolucao_05.2022.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução n. 04/2018 que regulamenta direitos dos servidores e dá outras providências.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/451/projeto_de_resolucao_n._06.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/451/projeto_de_resolucao_n._06.2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta a utilização do Auditório da Câmara Municipal de Santo Amaro da Imperatriz por terceiros e dá outras providências.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/452/projeto_de_resolucao_n._07.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/452/projeto_de_resolucao_n._07.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre o Regimento Interno dos Vereadores Mirins da Câmara Municipal de Santo Amaro da Imperatriz.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/456/projeto_de_resolucao_08.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/456/projeto_de_resolucao_08.2022.pdf</t>
   </si>
   <si>
     <t>Institui o Título Mulher Inspiradora e Dá Outras Providências.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/481/pr_09.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/481/pr_09.2022.pdf</t>
   </si>
   <si>
     <t>Cria a Galeria Lilás no âmbito da Câmara Municipal de Santo Amaro da Imperatriz</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/482/projeto_de_resolucao_10.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/482/projeto_de_resolucao_10.2022.pdf</t>
   </si>
   <si>
     <t>Inclui os incisos XII e XIII ao § 2º do art. 1º da Resolução n. 07, de 09 de março de 2022, que institui o Título Mulher Inspiradora e dá outras providências.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>Ricardo Passig Turnes</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/592/projeto_de_resolucao_15.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/592/projeto_de_resolucao_15.2022.pdf</t>
   </si>
   <si>
     <t>Institui homenagem aos servidores públicos municipais aposentados e dá outras providências.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/601/projeto_de_resolucao_16.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/601/projeto_de_resolucao_16.2022.pdf</t>
   </si>
   <si>
     <t>Estabelece regras e diretrizes para a atuação do agente de contratação, do pregoeiro, da equipe de apoio, da comissão de contratação, do gestor e fiscais de contratos, nas áreas de que trata a Lei Federal n. 14.133, de 1º de abril de 2021, no âmbito do Poder Legislativo do Município de Santo Amaro _x000D_
 da Imperatriz.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/602/projeto_de_resolucao_17.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/602/projeto_de_resolucao_17.2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta os bens de consumo, nos termos do art. 20 da Lei Federal n. 14.133, de 1º de abril de 2021, no âmbito do Poder Legislativo do Município de Santo Amaro da Imperatriz</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/603/projeto_de_resolucao_18.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/603/projeto_de_resolucao_18.2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta os casos de dispensa de análise jurídica nas contratações diretas disciplinadas pela Lei Federal n. 14.133, de 1º de abril de 2021, no âmbito do Poder Legislativo do Município de Santo Amaro da Imperatriz.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/604/projeto_de_resolucao_19.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/604/projeto_de_resolucao_19.2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta o procedimento administrativo para a realização de pesquisa de preços para a aquisição de bens e contratação de serviços em geral no âmbito do Poder Legislativo do Município de Santo Amaro da Imperatriz.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/605/projeto_de_resolucao_20.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/605/projeto_de_resolucao_20.2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta o processo de contratação direta disciplinado pela Lei Federal n. 14.133, de 1º de abril de 2021, que dispõe sobre a Lei de Licitações e Contratos Administrativos no âmbito do Poder Legislativo do Município de Santo Amaro da Imperatriz.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/608/projeto_de_resolucao_21.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/608/projeto_de_resolucao_21.2022.pdf</t>
   </si>
   <si>
     <t>Altera o § 2º do Artigo 1° da Resolução n° 07, de 09 de Março de 2022 que Institui o Título Mulher Inspiradora e Dá Outras Providências.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Ricardo Lauro da Costa</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/420/projeto_de_lei__01.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/420/projeto_de_lei__01.2022.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual de que trata o artigo 37, X, da Constituição Federal na remuneração dos Servidores Públicos Municipais, ativos e inativos e pensionistas do Município de Santo Amaro da Imperatriz, fixa o piso municipal dos servidores, revisa e reajusta o valor do Auxílio Alimentação e dá outras providências.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/425/projeto_de_lei_02.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/425/projeto_de_lei_02.2022.pdf</t>
   </si>
   <si>
     <t>Desafeta Bens Públicos e Homologa Acordo no Processo Judicial N. 5000999-47.2020.8.24.0057, em Tramite Na 2º. Vara da Comarca de Santo Amaro da Imperatriz.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/426/projeto_de_lei_03.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/426/projeto_de_lei_03.2022.pdf</t>
   </si>
   <si>
     <t>Desafeta Bem Público e Autoriza Permuta. Área Institucional Situada no Park Village Zulma Becker, Bairro Villa Becker, Santo Amaro da Imperatriz.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/442/projeto_de_lei_04.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/442/projeto_de_lei_04.2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo na Lei 2.009/2009 que proíbe o consumo de cigarros, cigarrilhas, charutos, cachimbos ou de qualquer outro produto fumígeno, derivado ou não do tabaco, na forma que especifica</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/443/projeto_de_lei_05.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/443/projeto_de_lei_05.2022.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei nº 2.881/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/445/projeto_de_lei_06.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/445/projeto_de_lei_06.2022.pdf</t>
   </si>
   <si>
     <t>Define e regulamenta os benefícios eventuais no âmbito da política Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/446/projeto_de_lei_07.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/446/projeto_de_lei_07.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre o Programa Família Acolhedora Para Crianças e Adolescentes em Situação de Risco Social no Município de Santo Amaro da Imperatriz e Dá Outras Providências.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/447/projeto_de_lei_08.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/447/projeto_de_lei_08.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de aluguel social às mulheres vítimas de violência doméstica, no Município de Santo Amaro da Imperatriz, e dá outras providências.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/448/projeto_de_lei_09.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/448/projeto_de_lei_09.2022.pdf</t>
   </si>
   <si>
     <t>Desafeta Bem Público e autoriza permuta. Área  Institucional situada no Park Village Zulma Becker, Bairro Villa Becker, Santo Amaro da Imperatriz.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>Laion Marcio da Silva</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/449/projeto_de_lei_10.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/449/projeto_de_lei_10.2022.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivo na Lei n. 48/2008 que dispõe sobre ruídos urbanos e proteção do bem-estar e do sossego público e dá outras providências</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/455/projeto_de_lei_n._11.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/455/projeto_de_lei_n._11.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre prioridade de vaga na educação infantil para dependentes de mulher vítima de violência doméstica, de natureza física, sexual, moral, psicológica e patrimonial, no município de Santo Amaro da Imperatriz.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/464/projeto_de_lei_12.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/464/projeto_de_lei_12.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal de Santo Amaro da Imperatriz a Efetuar Doação de Bens Móveis Para Policia Civil do Estado de Santa Catarina e Dá Outras Providências.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/465/projeto_de_lei_13.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/465/projeto_de_lei_13.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal de Santo Amaro da Imperatriz a Efetuar Doação de Bens Móveis Para Policia Militar do Estado de Santa Catarina e Dá Outras Providências.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/466/projeto_de_lei_14.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/466/projeto_de_lei_14.2022.pdf</t>
   </si>
   <si>
     <t>Desafeta Bens Públicos e Homologa Acordo e Seu Aditamento no Processo Judicial N. 5000999-47.2020.8.24.0057, em Tramite na 2º. Vara da Comarca de Santo Amaro da Imperatriz.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/468/projeto_de_lei_15.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/468/projeto_de_lei_15.2022.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Olindio Manoel de Souza e Dá Outras Providências.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/467/projeto_de_lei_17.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/467/projeto_de_lei_17.2022.pdf</t>
   </si>
   <si>
     <t>Institui a Lei Olga Gerente Battistotti, que dispõe sobre o Marco Referencial da Gastronomia como Cultura no âmbito do Município de Santo Amaro da Imperatriz e dá outras providências.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/469/projeto_de_lei_18.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/469/projeto_de_lei_18.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder a Receber Por Doação Bens Imóveis da Associação Agropecuária de Santo Amaro da Imperatriz e Dá Outras Providências.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/475/projeto_de_lei_19.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/475/projeto_de_lei_19.2022.pdf</t>
   </si>
   <si>
     <t>Denomina Servidão José Domingos dos Santos e dá outras providências.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/476/projeto_de_lei_20.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/476/projeto_de_lei_20.2022.pdf</t>
   </si>
   <si>
     <t>Renumera e inclui dispositivos na Lei n. 2.478/2015, que dispõe sobre a pavimentação de vias públicas em regime de mutirão, e dá outras providências.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/477/projeto_de_lei_21.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/477/projeto_de_lei_21.2022.pdf</t>
   </si>
   <si>
     <t>Institui Prêmio Pontualidade aos Contribuintes do IPTU/TSU e Coleta De Lixo Do Município de Santo Amaro da Imperatriz.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/478/projeto_de_lei_22.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/478/projeto_de_lei_22.2022.pdf</t>
   </si>
   <si>
     <t>Cria Medalha de Mérito Desportivo “Sergio Pedro Coelho”.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>Wilson Alexandre Mello</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/479/projeto_de_lei_23.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/479/projeto_de_lei_23.2022.pdf</t>
   </si>
   <si>
     <t>Renumera dispositivo na Lei n. 2.830/2021, que dispõe sobre o funcionamento do Fundo Municipal dos Direitos da Criança e do Adolescente (FMDCA), dá outras providências.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/480/projeto_de_lei_24.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/480/projeto_de_lei_24.2022.pdf</t>
   </si>
   <si>
     <t>Institui o Auxílio ao Transporte aos Alunos Universitários residentes no Município de Santo Amaro da Imperatriz e dá outras disposições.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/483/projeto_de_lei_25.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/483/projeto_de_lei_25.2022.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Conscientização Sobre o Autismo e Dá Outras Providências.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/484/projeto_de_lei_26.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/484/projeto_de_lei_26.2022.pdf</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/485/projeto_de_lei_27.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/485/projeto_de_lei_27.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a Assinatura de Convênio Com o Centro de Tradições Gaúchas - CTG - Boca da Serra e Dá Outras Providências.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/486/projeto_de_lei_28.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/486/projeto_de_lei_28.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal Celebrar Contrato de Cessão de Uso do Imóvel de Propriedade do Municipio, Com Associação de Judo Samurai – AJS, Pelo Prazo de 15 Anos, e Dá Outras Providências.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/487/projeto_de_lei_29.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/487/projeto_de_lei_29.2022.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Banco de Ração e Utensílios Para Animais” no Município de Santo Amaro da Imperatriz e Dá Outras Providências.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/488/projeto_de_lei_30.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/488/projeto_de_lei_30.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para implementação de Políticas Públicas de Estímulo, Incentivo, Promoção e Apoio à Mulher Empreendedora, no âmbito do Município de Santo Amaro da Imperatriz.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>Laion Marcio da Silva, Rosangela Passig Turnes</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/489/projeto_de_lei_31.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/489/projeto_de_lei_31.2022.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial do Município, o Dia Municipal da Luta Contra a Homofobia, Lesbofobia, Bifobia e Transfobia.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/490/projeto_de_lei_32.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/490/projeto_de_lei_32.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Ouvidoria Itinerante de Saúde no âmbito do Município e dá outras providências.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/491/projeto_de_lei_33.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/491/projeto_de_lei_33.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/492/projeto_de_lei_34.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/492/projeto_de_lei_34.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para assinatura de termo de Convênio entre o Município de Santo Amaro da Imperatriz, e o Estado de Santa Catarina, através da Polícia Militar do Estado de Santa Catarina, visando a realização de policiamento ostensivo motorizado por intermédio de guarnições de Radiopatrulha da Polícia Militar, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/495/projeto_de_lei_35.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/495/projeto_de_lei_35.2022.pdf</t>
   </si>
   <si>
     <t>Altera Dispositivo da Lei Nº 2.905, de 27 de Abril de 2022, e Dá Outras Providências.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/496/projeto_de_lei_36.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/496/projeto_de_lei_36.2022.pdf</t>
   </si>
   <si>
     <t>Altera Artigo 1º da Lei 2.903 de 25 de Abril de 2022, e Dá Outras Providências.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/497/projeto_de_lei_37.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/497/projeto_de_lei_37.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Prestar Auxílio a Municípios da Região da Grande Florianópolis, Quando Necessário e Dá Outras Providências.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/503/projeto_de_lei_38.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/503/projeto_de_lei_38.2022.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Imperatriz Teresa Cristina a Francisco Lauri do Nascimento.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/504/projeto_de_lei_39.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/504/projeto_de_lei_39.2022.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Imperatriz Teresa Cristina a Marcos Eduardo Costa.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Rogério Martendal</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/505/projeto_de_lei_40.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/505/projeto_de_lei_40.2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Santoamarense a Marco Antonio Terres Carneiro.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/499/projeto_de_lei_41.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/499/projeto_de_lei_41.2022.pdf</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/506/projeto_de_lei_42.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/506/projeto_de_lei_42.2022.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Imperatriz Teresa Cristina a Sidnei Carlos Conceição.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Imperatriz Teresa Cristina a Hilda Martendal Kloppel.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/508/projeto_de_lei_44.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/508/projeto_de_lei_44.2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/509/projeto_de_lei_45.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/509/projeto_de_lei_45.2022.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito ao Sr. Marcelos Becker.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/510/projeto_de_lei_46.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/510/projeto_de_lei_46.2022.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Santoamarense a Edson José Broering.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/515/projeto_de_lei_47.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/515/projeto_de_lei_47.2022.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Enfermagem no Calendário Oficial de Eventos do Município de Santo Amaro da Imperatriz e dá outras providências.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/511/projeto_de_lei_48.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/511/projeto_de_lei_48.2022.pdf</t>
   </si>
   <si>
     <t>Acrescenta Inciso VII ao Artigo 1º. da Lei 2.897 de 04 de Abril de 2022 e Dá Outras Providências.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/517/projeto_de_lei_49.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/517/projeto_de_lei_49.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão das temáticas educação financeira e empreendedorismo na Rede Municipal de Ensino e dá outras providências.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/514/projeto_de_lei_50.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/514/projeto_de_lei_50.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a Assinatura de Convênio Com a Associação de Judo Samurai e Dá Outras Providências.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/518/projeto_de_lei_51.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/518/projeto_de_lei_51.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a preferência de vagas para irmãos no mesmo estabelecimento de ensino público no Município de Santo Amaro da Imperatriz.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/519/projeto_de_lei_52.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/519/projeto_de_lei_52.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Pagamento da Premiação do Campeonato Municipal de Dominó e Dá Outras Providências.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/521/projeto_de_lei_53.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/521/projeto_de_lei_53.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial na Lei Orçamentária para 2022.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/523/projeto_de_lei_54.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/523/projeto_de_lei_54.2022.pdf</t>
   </si>
   <si>
     <t>Cria a Carteira de Identificação da Pessoa com Transtorno do Espectro Autista (CIPTEA) no Município de Santo Amaro da Imperatriz e dá outras providências.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/524/projeto_de_lei_55.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/524/projeto_de_lei_55.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação de lista de espera para vagas nas creches públicas ou conveniadas do município de Santo Amaro da Imperatriz e dá outras providências.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/526/projeto_de_lei_56.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/526/projeto_de_lei_56.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no orçamento vigente e dá outras providências."</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/525/projeto_de_lei_57.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/525/projeto_de_lei_57.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre Normas Para a Implantação e Compartilhamento de Infraestrutura de Suporte e de Telecomunicações.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/539/projeto_de_lei_58.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/539/projeto_de_lei_58.2022.pdf</t>
   </si>
   <si>
     <t>Define o Adjetivo Gentílico do Município de Santo Amaro da Imperatriz - SC (Lei Asal).</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/540/projeto_de_lei_59.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/540/projeto_de_lei_59.2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Uso do Cemitério Público Municipal, e Dá Outras Providências.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/541/projeto_de_lei_60.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/541/projeto_de_lei_60.2022.pdf</t>
   </si>
   <si>
     <t>Altera Dispositivos na Lei 2.905/2022 e Dá Outras Providências.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/575/projeto_de_lei_61.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/575/projeto_de_lei_61.2022.pdf</t>
   </si>
   <si>
     <t>Denomina Servidão Osni Garcia e dá outras providências.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/576/projeto_de_lei_62.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/576/projeto_de_lei_62.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Forma de Amortização do Déficit Técnico Atuarial Para Obtenção do Equilíbrio Financeiro e Atuarial Que o Município de Santo Amaro da Imperatriz Tem em Face do RPPS Municipal, e Dá Outras Providências.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/577/projeto_de_lei_63.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/577/projeto_de_lei_63.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre as Diretrizes Para a Elaboração da Lei Orçamentária Para 2023 e Dá Outras Providências.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/578/projeto_de_lei_64.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/578/projeto_de_lei_64.2022.pdf</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/580/projeto_de_lei_65.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/580/projeto_de_lei_65.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Implantação de Câmeras nos Veículos de Transporte Escolar, nas Escolas e Centros de Educação Infantil da Rede Municipal de Ensino de Santo Amaro da Imperatriz/SC e Dá Outras Providências.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/581/projeto_de_lei_66.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/581/projeto_de_lei_66.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal Celebrar Contrato de Cessão de Uso do Imóvel de Propriedade do Municipio, Com a Companhia Catarinense de Águas e Saneamento - CASAN, Pelo Prazo de 15 Anos, e Dá Outras Providências.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/582/projeto_de_lei_67.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/582/projeto_de_lei_67.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Suplementar no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/583/projeto_de_lei_68.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/583/projeto_de_lei_68.2022.pdf</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/584/1_-_projeto_de_lei_69.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/584/1_-_projeto_de_lei_69.2022.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Santo Amaro da Imperatriz para o exercício de 2023.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/585/projeto_de_lei_70.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/585/projeto_de_lei_70.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar o remanejamento de dotações orçamentárias e dá outras providências.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/586/projeto_de_lei_71.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/586/projeto_de_lei_71.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a Implantação do Programa Educação de Tempo Integral, na Rede Municipal de Ensino de Santo Amaro da Imperatriz/SC, e Dá Outras Providências.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/588/projeto_de_lei_72.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/588/projeto_de_lei_72.2022.pdf</t>
   </si>
   <si>
     <t>Denomina Praça Fernando da Rosa.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/589/projeto_de_lei_73.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/589/projeto_de_lei_73.2022.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para as exposições justificativas de aberturas de créditos suplementares e especiais pelo Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/590/projeto_de_lei_74.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/590/projeto_de_lei_74.2022.pdf</t>
   </si>
   <si>
     <t>Denomina Campo Sintético Público Orlando Antonio de Souza.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/591/projeto_de_lei_75.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/591/projeto_de_lei_75.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de publicação, na internet, da lista de espera dos pacientes que aguardam por consultas com especialistas, exames, intervenções cirúrgicas e outros procedimentos nos estabelecimentos da na rede pública de saúde do município de Santo Amaro da Imperatriz e dá outras providências.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/595/projeto_de_lei_76.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/595/projeto_de_lei_76.2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n. 2.626/2017 que cria o Programa de Incentivo "Aluno Nota Dez", para estudantes da 5ª a 9ª série da rede de ensino Estadual e Municipal do Município de Santo Amaro da Imperatriz e dá outras providências.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/596/projeto_de_lei_77.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/596/projeto_de_lei_77.2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta a colocação de placas informativas em todas as obras públicas realizadas no Município de Santo Amaro da Imperatriz e dá outras providências.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/597/projeto_de_lei_78.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/597/projeto_de_lei_78.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de implantar Código de Barras Bidimensional (QR CODE) em todas as placas informativas de obras públicas realizadas no Município de Santo Amaro da Imperatriz para a leitura e fiscalização eletrônica por dispositivos móveis e dá outras providências.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/607/projeto_de_lei_79.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/607/projeto_de_lei_79.2022.pdf</t>
   </si>
   <si>
     <t>Denomina Praça João Isidro dos Santos.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/606/projeto_de_lei_80.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/606/projeto_de_lei_80.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a Transferência de Recursos as Entidades Mencionadas e Dá Outras Providências.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/421/projeto_de_lei_complementar_01.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/421/projeto_de_lei_complementar_01.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vagas na Administração Pública Municipal.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/427/projeto_de_lei_complementar_02.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/427/projeto_de_lei_complementar_02.2022.pdf</t>
   </si>
   <si>
     <t>Cria a função gratificada de Encarregado da Ouvidoria e altera dispositivos das Leis Complementares n. 52/2009 e 53/2009 e dá outras providências.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/444/projeto_de_lei_complementar_03.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/444/projeto_de_lei_complementar_03.2022.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Complementar nº 251/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/453/projeto_de_lei_complementar_n._04.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/453/projeto_de_lei_complementar_n._04.2022.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Lei Complementar nº. 59/2009 e dá outras providências.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/454/plc_05.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/454/plc_05.2022.pdf</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/470/projeto_de_lei_complementar_06.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/470/projeto_de_lei_complementar_06.2022.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei Complementar N. 59/2009 e Dá Outras Providências.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/493/projeto_de_lei_complementar_07.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/493/projeto_de_lei_complementar_07.2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar n° 51, de 04 de maio de 2009, e dá outras providências.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/494/projeto_de_lei_complementar_08.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/494/projeto_de_lei_complementar_08.2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 248 de 09 de julho de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/498/projeto_de_lei_complementar_09.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/498/projeto_de_lei_complementar_09.2022.pdf</t>
   </si>
   <si>
     <t>Altera Dispositivo na Lei N. 1.100/95 que Institui o Código Tributário do Município de Santo Amaro da Imperatriz.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/500/projeto_de_lei_complementar_10.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/500/projeto_de_lei_complementar_10.2022.pdf</t>
   </si>
   <si>
     <t>Institui o Núcleo de Educação Permanente em Saúde e Humanização - NEPSH, no Âmbito da Secretaria Municipal de Saúde, e Dá Outras Providências.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/501/projeto_de_lei_complementar_11.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/501/projeto_de_lei_complementar_11.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Redação de Dispositivos da Lei Complementar N. 51/2009, e Dá Outras Providências.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/502/projeto_de_lei_complementar_12.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/502/projeto_de_lei_complementar_12.2022.pdf</t>
   </si>
   <si>
     <t>Dá Nova Redação Ao Artigo 98 Da Lei Complementar Nº. 59/2009 E Da Outras Providências.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/512/projeto_de_lei_complementar_13.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/512/projeto_de_lei_complementar_13.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção e criação de cargos em comissão na Administração Pública Municipal.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/513/projeto_de_lei_complementar_14.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/513/projeto_de_lei_complementar_14.2022.pdf</t>
   </si>
   <si>
     <t>Dá Nova Redação a Dispositivos das Leis Complementares N. 51/2009, 60/2009 e Cria Vagas na Administração Pública Municipal e Dá Outras Providências.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/516/projeto_de_lei_complementar_15.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/516/projeto_de_lei_complementar_15.2022.pdf</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/520/projeto_de_lei_complementar_16.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/520/projeto_de_lei_complementar_16.2022.pdf</t>
   </si>
   <si>
     <t>Altera o piso salarial dos Agentes Comunitários de Saúde e dos Agentes de Combate às Endemias e dá outras providências.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/542/projeto_de_lei_complementar_17.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/542/projeto_de_lei_complementar_17.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre o Programa Facilita.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/587/projeto_de_lei_complementar_18.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/587/projeto_de_lei_complementar_18.2022.pdf</t>
   </si>
   <si>
     <t>Cria o Cargo de Monitor Escolar e Monitor de Transporte Escolar no Quadro de Pessoal e Dá Outras Providências.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/593/projeto_de_lei_complementar_19.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/593/projeto_de_lei_complementar_19.2022.pdf</t>
   </si>
   <si>
     <t>Institui Código e a Política do Meio Ambiente do Município de Santo Amaro da Imperatriz, Altera Dispositivos da Lei Nº 244/2019, e Dá Outras Providências.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/594/projeto_de_lei_complementar_20.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/594/projeto_de_lei_complementar_20.2022.pdf</t>
   </si>
   <si>
     <t>Institui a Taxa de Serviços Ambientais no Âmbito da Secretaria Municipal de Desenvolvimento Econômico e Meio Ambiente - SDEMA e Dá Outras Providências.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/598/projeto_de_lei_complementar_21.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/598/projeto_de_lei_complementar_21.2022.pdf</t>
   </si>
   <si>
     <t>Institui o Serviço de Atenção Domiciliar (SAD) com Base na Portaria GM/MS Nº 3.174 de 16 de Novembro de 2021 e Autoriza o Poder Executivo Municipal a Contratar os Profissionais Pelo Período do Programa.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/599/projeto_de_lei_complementar_22.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/599/projeto_de_lei_complementar_22.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vaga de farmacêutico na Administração Pública Municipal.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/600/projeto_de_lei_complementar_23.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/600/projeto_de_lei_complementar_23.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de serviços de psicologia e de serviço social nas redes públicas de educação básica e cria os cargos de psicólogo e assistente social para a Secretaria Municipal de Educação de Santo Amaro da Imperatriz/SC.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/579/projeto_de_decreto_legislativo_01.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/579/projeto_de_decreto_legislativo_01.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das Contas da Prefeitura Municipal de Santo Amaro da Imperatriz referente ao Exercício de 2020.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/428/indicacao_01.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/428/indicacao_01.2022.pdf</t>
   </si>
   <si>
     <t>A revitalização e a instalação de sinalização horizontal e vertical na rótula que dá acesso ao Bairro Fabrício, localizada no Bairro Sul do Rio.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/429/indicacao_02.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/429/indicacao_02.2022.pdf</t>
   </si>
   <si>
     <t>A instalação de uma rótula na Rua Frei Benedito, mais precisamente em frente ao Bar do Terrinha, com o objetivo de reduzir a velocidade dos veículos que transitam pela via e suas perpendiculares (Ruas Domingos Francisco de Campos e Lavino Ventura).</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/430/indicacao_03.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/430/indicacao_03.2022.pdf</t>
   </si>
   <si>
     <t>A limpeza e a manutenção da calçada localizada entre o Morro das Três Voltas e a entrada do Bairro Caldas da Imperatriz.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>A realização de Operação Tapa Buracos no Bairro Sul do Rio, mais precisamente no trecho entre a Capela São Sebastião e a Reta dos Pilões.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/432/indicacao_05.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/432/indicacao_05.2022.pdf</t>
   </si>
   <si>
     <t>A instalação de luminárias nos postes localizados na Servidão Bernardino Manoel Rachadel - Bairro Sul do Rio.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/433/indicacao_06.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/433/indicacao_06.2022.pdf</t>
   </si>
   <si>
     <t>A pavimentação com lajotas e a instalação de sistema de drenagem e rede de esgoto na Rua Olindio Manoel de Souza (geral do Bairro Vila Santana - Sertão).</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/434/indicacao_07.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/434/indicacao_07.2022.pdf</t>
   </si>
   <si>
     <t>A realização do serviço de roçagem e a manutenção, com o uso de material apropriado, da Estrada Geral Fazenda do Bom Jesus.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/435/indicacao_08.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/435/indicacao_08.2022.pdf</t>
   </si>
   <si>
     <t>A instalação de placas identificando a Igreja Nossa Senhora Aparecida, o Canto dos Petry e Santo Antônio, localizados na Estrada Geral Varginha. Destaca-se que conforme resposta enviada por meio da Comunicação Interna n° 19/2021, o DEMUTRAN informou que assim que o processo licitatório para aquisição de serviços de sinalização viária fosse concluído iria efetuar as sinalizações necessárias. Portanto, até o momento a solicitação não foi atendida.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/436/indicacao_09.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/436/indicacao_09.2022.pdf</t>
   </si>
   <si>
     <t>A realização do serviço de poda das árvores localizadas na Servidão Marcelino Antônio Dos Santos - Bairro Calemba, visando impedir a queda dos galhos sobre a rede de energia elétrica do local.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/437/indicacao_10.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/437/indicacao_10.2022.pdf</t>
   </si>
   <si>
     <t>A instalação de defensas metálicas na Rua Major Joaquim Alexandre de Campos (Morro das Três Voltas), precisamente na curva em que está localizada a casa n° 6287.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/438/indicacao_11.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/438/indicacao_11.2022.pdf</t>
   </si>
   <si>
     <t>A manutenção com o uso de patrola da Estrada Geral Sítio de Dentro.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/439/indicacao_12.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/439/indicacao_12.2022.pdf</t>
   </si>
   <si>
     <t>A pavimentação da Estrada Geral Sítio de Dentro. Solicita-se também a implantação de uma rótula no trecho que dá acesso à referida rua (em frente ao Restaurante Dona Lili).</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/461/indicacao_13.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/461/indicacao_13.2022.pdf</t>
   </si>
   <si>
     <t>A instalação de defensas metálicas nas proximidades da casa nº 6575 localizada na Rua Vereador Gelci Quirino Porto (Morro das Três Voltas).</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/462/indicacao_14.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/462/indicacao_14.2022.pdf</t>
   </si>
   <si>
     <t>O estudo da possibilidade de realização de um processo licitatório com o objetivo de contratar uma empresa que realize o transporte dos munícipes residentes nas comunidades distantes do município.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/463/indicacao_15.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/463/indicacao_15.2022.pdf</t>
   </si>
   <si>
     <t>A realização de um estudo técnico com o objetivo de sanar os problemas de trânsito que ocorrem no início da Rua Vicente Silveira.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/527/indicacao_28.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/527/indicacao_28.2022.pdf</t>
   </si>
   <si>
     <t>A realização de campanha de conscientização orientando a população sobre os riscos e danos causados aos idosos, crianças, autistas e animais, pelo uso dos fogos de artifício e artefatos de efeito sonoro ruidoso.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/528/indicacao_41.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/528/indicacao_41.2022.pdf</t>
   </si>
   <si>
     <t>A manutenção da Rua Aristides João Vieira - Bairro Braço São João.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/458/indicacao_44.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/458/indicacao_44.2022.pdf</t>
   </si>
   <si>
     <t>A pavimentação da Servidão Francisco Vitorino de Medeiros, localizada no Bairro São João</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/457/indicacao_45.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/457/indicacao_45.2022.pdf</t>
   </si>
   <si>
     <t>A realização dos serviços de limpeza e roçagem na área institucional localizada no Bairro Vila Becker.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>Gerson Luiz Brandt, Laion Marcio da Silva, Nilto Lehmkuhl, Ricardo Passig Turnes, Rosangela Passig Turnes, Wilson Alexandre Mello</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/529/indicacao_49.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/529/indicacao_49.2022.pdf</t>
   </si>
   <si>
     <t>A pavimentação asfáltica em toda a extensão da via principal do Bairro Sul do Rio, precisamente entre a Rua João Jacinto Machado até o Campo do Estrela Azul.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/530/indicacao_50.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/530/indicacao_50.2022.pdf</t>
   </si>
   <si>
     <t>A repavimentação asfáltica das Ruas Gelci Querino Porto e Dom Pedro II.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>Gerson Luiz Brandt, Laion Marcio da Silva, Rosangela Passig Turnes, Wilson Alexandre Mello</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/531/indicacao_53.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/531/indicacao_53.2022.pdf</t>
   </si>
   <si>
     <t>A implantação de programas de conscientização sobre a coleta de lixo reciclado na rede de educação básica municipal._x000D_
 Solicita-se, também, a instalação nas escolas de lixeiras seletivas para o descarte correto do lixo.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>Rosangela Passig Turnes, Wilson Alexandre Mello</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/532/indicacao_61.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/532/indicacao_61.2022.pdf</t>
   </si>
   <si>
     <t>Determinar que a entrega dos medicamentos sujeitos a controle especial seja realizada em todas as Unidades Básicas de Saúde do município e, caso necessário, a contratação de novos profissionais para atender a demanda.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/471/indicacao_66.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/471/indicacao_66.2022.pdf</t>
   </si>
   <si>
     <t>A construção de uma estrutura de contenção na Rua Roberto Pedro Turnes.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/472/indicacao_67.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/472/indicacao_67.2022.pdf</t>
   </si>
   <si>
     <t>A realização do serviço de roçagem na Rua Nossa Senhora das Dores - Bairro Sertão.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/473/indicacao_68.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/473/indicacao_68.2022.pdf</t>
   </si>
   <si>
     <t>A elaboração de Projeto de Lei que institua prêmio de pontualidade aos contribuintes do IPTU e da Taxa de Coleta de Lixo.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Reforçar o quadro de funcionários da Vigilância Epidemiológica, buscando combater o mosquito transmissor da dengue.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/534/indicacao_95.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/534/indicacao_95.2022.pdf</t>
   </si>
   <si>
     <t>A realização, juntamente às secretarias e aos órgãos municipais, de um mutirão de limpeza e revitalização do Cemitério Municipal.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/522/indicacao_96.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/522/indicacao_96.2022.pdf</t>
   </si>
   <si>
     <t>A realização de campanha de arrecadação e recolhimento de tampinhas plásticas, bem como a definição de pontos de coleta e a implantação de ações de educação ambiental nas escolas.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/535/indicacao_100.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/535/indicacao_100.2022.pdf</t>
   </si>
   <si>
     <t>A instalação de um novo parque infantil ao lado do Campo do Vasquinho.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/536/indicacao_105.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/536/indicacao_105.2022.pdf</t>
   </si>
   <si>
     <t>A substituição dos parques infantis de madeira localizados em todas as escolas municipais por de polietileno.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/537/indicacao_119.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/537/indicacao_119.2022.pdf</t>
   </si>
   <si>
     <t>A contratação de empresa especializada para consertar os danos realizados, no mutirão do dia 5 de maio de 2022, nos mármores do Cemitério Municipal.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/538/indicacao_120.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/538/indicacao_120.2022.pdf</t>
   </si>
   <si>
     <t>A proposição de Projeto de Lei que altere o Art. 98 da Lei Complementar nº 59/2009, de modo a ser concedido o quinquênio ao profissional do magistério a partir do início do estágio probatório.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/743/indicacao_123.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/743/indicacao_123.2022.pdf</t>
   </si>
   <si>
     <t>A manutenção da viga quebrada da ponte localizada na Estrada Geral da Vargem do Braço, bem como a manutenção com o uso de patrola e a colocação de material apropriado na referida via.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/573/indicacao_224.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/573/indicacao_224.2022.pdf</t>
   </si>
   <si>
     <t>A implantação de agendamento online ou por aplicativo de consultas médicas na rede municipal de saúde.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/574/indicacao_226.2022.pdf</t>
+    <t>http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/574/indicacao_226.2022.pdf</t>
   </si>
   <si>
     <t>A manutenção com o uso de patrola e a colocação de material na Rua Maurília Lohn da Silva - Bairro Calemba.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2461,68 +2461,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/440/requerimento_01.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/441/requerimento_02.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_03.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_04.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/545/requerimento_05.2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/546/requerimento_06.2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/543/requerimento_07.2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/547/requerimento_08.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/548/requerimento_09.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/544/requerimento_10.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/474/requerimento_11.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/549/requerimento_12.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/550/requerimento_13.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/551/requerimento_14.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/552/requerimento_15.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/553/requerimento_16.2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/554/requerimento_17.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/555/requerimento_18.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/556/requerimento_19.2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/557/requerimento_20.2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/558/requerimento_21.2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/559/requerimento_22.2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/560/requerimento_23.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/561/requerimento_24.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/562/requerimento_25.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/563/requerimento_26.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/564/requerimento_27.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/565/requerimento_28.2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/566/requerimento_29.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/567/requerimento_30.2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/568/requerimento_31.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/569/requerimento_32.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/570/requerimento_34.2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/571/requerimento_35.2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/572/requerimento_36.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/422/projeto_de_resolucao_01.2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/424/projeto_de_resolucao_02.2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/423/projeto_de_resolucao_03.2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/450/projeto_de_resolucao_05.2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/451/projeto_de_resolucao_n._06.2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/452/projeto_de_resolucao_n._07.2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/456/projeto_de_resolucao_08.2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/481/pr_09.2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/482/projeto_de_resolucao_10.2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/592/projeto_de_resolucao_15.2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/601/projeto_de_resolucao_16.2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/602/projeto_de_resolucao_17.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/603/projeto_de_resolucao_18.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/604/projeto_de_resolucao_19.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/605/projeto_de_resolucao_20.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/608/projeto_de_resolucao_21.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/420/projeto_de_lei__01.2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/425/projeto_de_lei_02.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/426/projeto_de_lei_03.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/442/projeto_de_lei_04.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/443/projeto_de_lei_05.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/445/projeto_de_lei_06.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/446/projeto_de_lei_07.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/447/projeto_de_lei_08.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/448/projeto_de_lei_09.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/449/projeto_de_lei_10.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/455/projeto_de_lei_n._11.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/464/projeto_de_lei_12.2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/465/projeto_de_lei_13.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/466/projeto_de_lei_14.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/468/projeto_de_lei_15.2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/467/projeto_de_lei_17.2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/469/projeto_de_lei_18.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/475/projeto_de_lei_19.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/476/projeto_de_lei_20.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/477/projeto_de_lei_21.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/478/projeto_de_lei_22.2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/479/projeto_de_lei_23.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/480/projeto_de_lei_24.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/483/projeto_de_lei_25.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/484/projeto_de_lei_26.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/485/projeto_de_lei_27.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/486/projeto_de_lei_28.2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/487/projeto_de_lei_29.2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/488/projeto_de_lei_30.2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/489/projeto_de_lei_31.2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/490/projeto_de_lei_32.2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/491/projeto_de_lei_33.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/492/projeto_de_lei_34.2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/495/projeto_de_lei_35.2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/496/projeto_de_lei_36.2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/497/projeto_de_lei_37.2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/503/projeto_de_lei_38.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/504/projeto_de_lei_39.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/505/projeto_de_lei_40.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/499/projeto_de_lei_41.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/506/projeto_de_lei_42.2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/508/projeto_de_lei_44.2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/509/projeto_de_lei_45.2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/510/projeto_de_lei_46.2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/515/projeto_de_lei_47.2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/511/projeto_de_lei_48.2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/517/projeto_de_lei_49.2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/514/projeto_de_lei_50.2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/518/projeto_de_lei_51.2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/519/projeto_de_lei_52.2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/521/projeto_de_lei_53.2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/523/projeto_de_lei_54.2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/524/projeto_de_lei_55.2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/526/projeto_de_lei_56.2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/525/projeto_de_lei_57.2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/539/projeto_de_lei_58.2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/540/projeto_de_lei_59.2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/541/projeto_de_lei_60.2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/575/projeto_de_lei_61.2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/576/projeto_de_lei_62.2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/577/projeto_de_lei_63.2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/578/projeto_de_lei_64.2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/580/projeto_de_lei_65.2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/581/projeto_de_lei_66.2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/582/projeto_de_lei_67.2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/583/projeto_de_lei_68.2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/584/1_-_projeto_de_lei_69.2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/585/projeto_de_lei_70.2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/586/projeto_de_lei_71.2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/588/projeto_de_lei_72.2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/589/projeto_de_lei_73.2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/590/projeto_de_lei_74.2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/591/projeto_de_lei_75.2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/595/projeto_de_lei_76.2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/596/projeto_de_lei_77.2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/597/projeto_de_lei_78.2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/607/projeto_de_lei_79.2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/606/projeto_de_lei_80.2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/421/projeto_de_lei_complementar_01.2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/427/projeto_de_lei_complementar_02.2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/444/projeto_de_lei_complementar_03.2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/453/projeto_de_lei_complementar_n._04.2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/454/plc_05.2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/470/projeto_de_lei_complementar_06.2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/493/projeto_de_lei_complementar_07.2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/494/projeto_de_lei_complementar_08.2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/498/projeto_de_lei_complementar_09.2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/500/projeto_de_lei_complementar_10.2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/501/projeto_de_lei_complementar_11.2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/502/projeto_de_lei_complementar_12.2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/512/projeto_de_lei_complementar_13.2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/513/projeto_de_lei_complementar_14.2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/516/projeto_de_lei_complementar_15.2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/520/projeto_de_lei_complementar_16.2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/542/projeto_de_lei_complementar_17.2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/587/projeto_de_lei_complementar_18.2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/593/projeto_de_lei_complementar_19.2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/594/projeto_de_lei_complementar_20.2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/598/projeto_de_lei_complementar_21.2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/599/projeto_de_lei_complementar_22.2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/600/projeto_de_lei_complementar_23.2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/579/projeto_de_decreto_legislativo_01.2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/428/indicacao_01.2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/429/indicacao_02.2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/430/indicacao_03.2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/432/indicacao_05.2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/433/indicacao_06.2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/434/indicacao_07.2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/435/indicacao_08.2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/436/indicacao_09.2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/437/indicacao_10.2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/438/indicacao_11.2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/439/indicacao_12.2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/461/indicacao_13.2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/462/indicacao_14.2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/463/indicacao_15.2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/527/indicacao_28.2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/528/indicacao_41.2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/458/indicacao_44.2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/457/indicacao_45.2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/529/indicacao_49.2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/530/indicacao_50.2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/531/indicacao_53.2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/532/indicacao_61.2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/471/indicacao_66.2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/472/indicacao_67.2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/473/indicacao_68.2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/534/indicacao_95.2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/522/indicacao_96.2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/535/indicacao_100.2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/536/indicacao_105.2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/537/indicacao_119.2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/538/indicacao_120.2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/743/indicacao_123.2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/573/indicacao_224.2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/574/indicacao_226.2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/440/requerimento_01.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/441/requerimento_02.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_03.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_04.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/545/requerimento_05.2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/546/requerimento_06.2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/543/requerimento_07.2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/547/requerimento_08.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/548/requerimento_09.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/544/requerimento_10.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/474/requerimento_11.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/549/requerimento_12.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/550/requerimento_13.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/551/requerimento_14.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/552/requerimento_15.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/553/requerimento_16.2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/554/requerimento_17.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/555/requerimento_18.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/556/requerimento_19.2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/557/requerimento_20.2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/558/requerimento_21.2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/559/requerimento_22.2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/560/requerimento_23.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/561/requerimento_24.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/562/requerimento_25.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/563/requerimento_26.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/564/requerimento_27.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/565/requerimento_28.2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/566/requerimento_29.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/567/requerimento_30.2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/568/requerimento_31.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/569/requerimento_32.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/570/requerimento_34.2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/571/requerimento_35.2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/572/requerimento_36.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/422/projeto_de_resolucao_01.2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/424/projeto_de_resolucao_02.2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/423/projeto_de_resolucao_03.2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/450/projeto_de_resolucao_05.2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/451/projeto_de_resolucao_n._06.2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/452/projeto_de_resolucao_n._07.2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/456/projeto_de_resolucao_08.2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/481/pr_09.2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/482/projeto_de_resolucao_10.2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/592/projeto_de_resolucao_15.2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/601/projeto_de_resolucao_16.2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/602/projeto_de_resolucao_17.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/603/projeto_de_resolucao_18.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/604/projeto_de_resolucao_19.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/605/projeto_de_resolucao_20.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/608/projeto_de_resolucao_21.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/420/projeto_de_lei__01.2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/425/projeto_de_lei_02.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/426/projeto_de_lei_03.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/442/projeto_de_lei_04.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/443/projeto_de_lei_05.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/445/projeto_de_lei_06.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/446/projeto_de_lei_07.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/447/projeto_de_lei_08.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/448/projeto_de_lei_09.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/449/projeto_de_lei_10.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/455/projeto_de_lei_n._11.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/464/projeto_de_lei_12.2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/465/projeto_de_lei_13.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/466/projeto_de_lei_14.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/468/projeto_de_lei_15.2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/467/projeto_de_lei_17.2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/469/projeto_de_lei_18.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/475/projeto_de_lei_19.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/476/projeto_de_lei_20.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/477/projeto_de_lei_21.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/478/projeto_de_lei_22.2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/479/projeto_de_lei_23.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/480/projeto_de_lei_24.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/483/projeto_de_lei_25.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/484/projeto_de_lei_26.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/485/projeto_de_lei_27.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/486/projeto_de_lei_28.2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/487/projeto_de_lei_29.2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/488/projeto_de_lei_30.2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/489/projeto_de_lei_31.2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/490/projeto_de_lei_32.2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/491/projeto_de_lei_33.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/492/projeto_de_lei_34.2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/495/projeto_de_lei_35.2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/496/projeto_de_lei_36.2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/497/projeto_de_lei_37.2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/503/projeto_de_lei_38.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/504/projeto_de_lei_39.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/505/projeto_de_lei_40.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/499/projeto_de_lei_41.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/506/projeto_de_lei_42.2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/508/projeto_de_lei_44.2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/509/projeto_de_lei_45.2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/510/projeto_de_lei_46.2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/515/projeto_de_lei_47.2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/511/projeto_de_lei_48.2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/517/projeto_de_lei_49.2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/514/projeto_de_lei_50.2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/518/projeto_de_lei_51.2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/519/projeto_de_lei_52.2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/521/projeto_de_lei_53.2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/523/projeto_de_lei_54.2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/524/projeto_de_lei_55.2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/526/projeto_de_lei_56.2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/525/projeto_de_lei_57.2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/539/projeto_de_lei_58.2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/540/projeto_de_lei_59.2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/541/projeto_de_lei_60.2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/575/projeto_de_lei_61.2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/576/projeto_de_lei_62.2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/577/projeto_de_lei_63.2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/578/projeto_de_lei_64.2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/580/projeto_de_lei_65.2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/581/projeto_de_lei_66.2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/582/projeto_de_lei_67.2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/583/projeto_de_lei_68.2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/584/1_-_projeto_de_lei_69.2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/585/projeto_de_lei_70.2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/586/projeto_de_lei_71.2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/588/projeto_de_lei_72.2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/589/projeto_de_lei_73.2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/590/projeto_de_lei_74.2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/591/projeto_de_lei_75.2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/595/projeto_de_lei_76.2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/596/projeto_de_lei_77.2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/597/projeto_de_lei_78.2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/607/projeto_de_lei_79.2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/606/projeto_de_lei_80.2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/421/projeto_de_lei_complementar_01.2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/427/projeto_de_lei_complementar_02.2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/444/projeto_de_lei_complementar_03.2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/453/projeto_de_lei_complementar_n._04.2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/454/plc_05.2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/470/projeto_de_lei_complementar_06.2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/493/projeto_de_lei_complementar_07.2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/494/projeto_de_lei_complementar_08.2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/498/projeto_de_lei_complementar_09.2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/500/projeto_de_lei_complementar_10.2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/501/projeto_de_lei_complementar_11.2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/502/projeto_de_lei_complementar_12.2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/512/projeto_de_lei_complementar_13.2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/513/projeto_de_lei_complementar_14.2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/516/projeto_de_lei_complementar_15.2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/520/projeto_de_lei_complementar_16.2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/542/projeto_de_lei_complementar_17.2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/587/projeto_de_lei_complementar_18.2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/593/projeto_de_lei_complementar_19.2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/594/projeto_de_lei_complementar_20.2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/598/projeto_de_lei_complementar_21.2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/599/projeto_de_lei_complementar_22.2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/600/projeto_de_lei_complementar_23.2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/579/projeto_de_decreto_legislativo_01.2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/428/indicacao_01.2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/429/indicacao_02.2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/430/indicacao_03.2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/432/indicacao_05.2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/433/indicacao_06.2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/434/indicacao_07.2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/435/indicacao_08.2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/436/indicacao_09.2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/437/indicacao_10.2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/438/indicacao_11.2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/439/indicacao_12.2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/461/indicacao_13.2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/462/indicacao_14.2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/463/indicacao_15.2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/527/indicacao_28.2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/528/indicacao_41.2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/458/indicacao_44.2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/457/indicacao_45.2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/529/indicacao_49.2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/530/indicacao_50.2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/531/indicacao_53.2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/532/indicacao_61.2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/471/indicacao_66.2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/472/indicacao_67.2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/473/indicacao_68.2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/534/indicacao_95.2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/522/indicacao_96.2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/535/indicacao_100.2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/536/indicacao_105.2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/537/indicacao_119.2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/538/indicacao_120.2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/743/indicacao_123.2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/573/indicacao_224.2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoamarodaimperatriz.sc.leg.br/media/sapl/public/materialegislativa/2022/574/indicacao_226.2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H191"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="232.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>